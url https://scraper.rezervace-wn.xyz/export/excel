--- v0 (2026-01-08)
+++ v1 (2026-05-04)
@@ -10,1274 +10,1439 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Mascus Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="932" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1096" uniqueCount="463">
   <si>
     <t>category</t>
   </si>
   <si>
     <t>subcategory</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>mth</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>url</t>
   </si>
   <si>
     <t>product_id</t>
   </si>
   <si>
     <t>construction</t>
   </si>
   <si>
     <t>crawlerexcavators</t>
   </si>
   <si>
     <t>Wacker Neuson</t>
   </si>
   <si>
-    <t>_JINÉ (HBM) Nobas / CATerpillar motor</t>
+    <t>Springer Max Pro-E Electric Mini Excavator (2020)</t>
+  </si>
+  <si>
+    <t>Sealed and Greased Track Chain – for Excavators</t>
+  </si>
+  <si>
+    <t>ET 35</t>
+  </si>
+  <si>
+    <t>Reduktor Caterpillar 320</t>
+  </si>
+  <si>
+    <t>Reduktor jazdy CAT 325 B</t>
+  </si>
+  <si>
+    <t>ET35 VDS</t>
   </si>
   <si>
     <t>ET 65</t>
   </si>
   <si>
-    <t>ET 58</t>
-[...14 lines deleted...]
-    <t>ET90 - Vario-Lock Bundle</t>
+    <t>803</t>
+  </si>
+  <si>
+    <t>ET145</t>
+  </si>
+  <si>
+    <t>EZ17</t>
+  </si>
+  <si>
+    <t>EZ17e</t>
+  </si>
+  <si>
+    <t>Grabenschaufel, Grabenlöffel, 1.500mm, S.W.S.</t>
+  </si>
+  <si>
+    <t>Tieflöffel, Zähne, 900mm, Zusatzhaken</t>
+  </si>
+  <si>
+    <t>Tieflöffel, 800mm, Zusatzhaken</t>
+  </si>
+  <si>
+    <t>Grabenschaufel, Grabenlöffel, 1.600mm</t>
+  </si>
+  <si>
+    <t>Grabenschaufel, Grabenlöffel, 1.460mm</t>
+  </si>
+  <si>
+    <t>Grabenschaufel, Grabenlöffel, 2.000mm</t>
+  </si>
+  <si>
+    <t>Grabenschaufel, Grabenlöffel, 1.500mm, S.W.S</t>
+  </si>
+  <si>
+    <t>Grabenschaufel, Grabenlöffel, 1.500mm</t>
+  </si>
+  <si>
+    <t>ET 42 - Sonderpreis</t>
+  </si>
+  <si>
+    <t>ET 90</t>
+  </si>
+  <si>
+    <t>ET90</t>
+  </si>
+  <si>
+    <t>EZ 50</t>
+  </si>
+  <si>
+    <t>EZ50</t>
+  </si>
+  <si>
+    <t>ET42</t>
+  </si>
+  <si>
+    <t>ET 18</t>
+  </si>
+  <si>
+    <t>ET 16</t>
+  </si>
+  <si>
+    <t>EZ80</t>
+  </si>
+  <si>
+    <t>ET16</t>
+  </si>
+  <si>
+    <t>ET24 Powertilt+Löffelpacket</t>
+  </si>
+  <si>
+    <t>ET35 Powertilt+ VDS+Löffelpacket+</t>
+  </si>
+  <si>
+    <t>ET18</t>
   </si>
   <si>
     <t>ET20</t>
   </si>
   <si>
-    <t>EZ26-2 Canopy Demogerät 18 Stunden</t>
-[...52 lines deleted...]
-  <si>
     <t>Sieblöffel mit Zähne, für 22/30 t. Bagger</t>
   </si>
   <si>
     <t>Sieblöffel mit Zähne für 17/24 t. Bagger</t>
   </si>
   <si>
     <t>AMX24-2 AMX24-2</t>
   </si>
   <si>
-    <t>OQ80 Sortiergreifer</t>
-[...4 lines deleted...]
-  <si>
     <t>Hydraulikmagnet NBHMG 125 | Baggermagnet MIETEN</t>
   </si>
   <si>
     <t>Hydraulikmagnet NBHMG 115 | Magnet Bagger ab 20 t</t>
   </si>
   <si>
     <t>Hydraulikmagnet Bagger NBHMG 150 | Lasthebemagnet</t>
   </si>
   <si>
     <t>Hyraulikmagnet NBHMG-T150</t>
   </si>
   <si>
-    <t>Hydraulikmagnet Bagger ab 20 t NBHMG T115</t>
+    <t>Hydraulikmagnet Bagger NBHMG T125 - mit Zähne</t>
   </si>
   <si>
     <t>Hydraulikmagnet NBHMG T105 | Baggermagnet | 19-23t</t>
   </si>
   <si>
-    <t>Hydraulikmagnet Bagger NBHMG T125 - mit Zähne</t>
-[...1 lines deleted...]
-  <si>
     <t>Hydraulikmagnet Bagger NBHMG T95 - mit Zähne</t>
   </si>
   <si>
+    <t>2020</t>
+  </si>
+  <si>
     <t>None</t>
   </si>
   <si>
-    <t>2023</t>
-[...1 lines deleted...]
-  <si>
     <t>2022</t>
   </si>
   <si>
-    <t>2024</t>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>500 h</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
-    <t>4 h</t>
+    <t>2137 h</t>
+  </si>
+  <si>
+    <t>914 h</t>
+  </si>
+  <si>
+    <t>1433 h</t>
+  </si>
+  <si>
+    <t>461 h</t>
+  </si>
+  <si>
+    <t>2046 h</t>
+  </si>
+  <si>
+    <t>369 h</t>
+  </si>
+  <si>
+    <t>1245 h</t>
+  </si>
+  <si>
+    <t>1100 h</t>
   </si>
   <si>
     <t>1200 h</t>
   </si>
   <si>
-    <t>1310 h</t>
-[...20 lines deleted...]
-    <t>364 h</t>
+    <t>2102 h</t>
+  </si>
+  <si>
+    <t>1800 h</t>
+  </si>
+  <si>
+    <t>2071 h</t>
+  </si>
+  <si>
+    <t>675 h</t>
+  </si>
+  <si>
+    <t>972 h</t>
+  </si>
+  <si>
+    <t>1014 h</t>
+  </si>
+  <si>
+    <t>1043 h</t>
+  </si>
+  <si>
+    <t>2515 h</t>
+  </si>
+  <si>
+    <t>455 h</t>
+  </si>
+  <si>
+    <t>2106 h</t>
+  </si>
+  <si>
+    <t>990 h</t>
+  </si>
+  <si>
+    <t>700 h</t>
+  </si>
+  <si>
+    <t>605 h</t>
+  </si>
+  <si>
+    <t>890 h</t>
+  </si>
+  <si>
+    <t>263 h</t>
+  </si>
+  <si>
+    <t>1118 h</t>
+  </si>
+  <si>
+    <t>513 h</t>
+  </si>
+  <si>
+    <t>1841 h</t>
+  </si>
+  <si>
+    <t>339 h</t>
+  </si>
+  <si>
+    <t>1985 h</t>
+  </si>
+  <si>
+    <t>827 h</t>
+  </si>
+  <si>
+    <t>449 h</t>
+  </si>
+  <si>
+    <t>650 h</t>
+  </si>
+  <si>
+    <t>717 h</t>
+  </si>
+  <si>
+    <t>644 h</t>
+  </si>
+  <si>
+    <t>771 h</t>
+  </si>
+  <si>
+    <t>902 h</t>
+  </si>
+  <si>
+    <t>348 h</t>
+  </si>
+  <si>
+    <t>570 h</t>
+  </si>
+  <si>
+    <t>791 h</t>
+  </si>
+  <si>
+    <t>385 h</t>
+  </si>
+  <si>
+    <t>548 h</t>
+  </si>
+  <si>
+    <t>501 h</t>
+  </si>
+  <si>
+    <t>294 h</t>
+  </si>
+  <si>
+    <t>363 h</t>
+  </si>
+  <si>
+    <t>1462 h</t>
+  </si>
+  <si>
+    <t>558 h</t>
+  </si>
+  <si>
+    <t>719 h</t>
+  </si>
+  <si>
+    <t>472 h</t>
+  </si>
+  <si>
+    <t>542 h</t>
+  </si>
+  <si>
+    <t>794 h</t>
+  </si>
+  <si>
+    <t>405 h</t>
+  </si>
+  <si>
+    <t>510 h</t>
+  </si>
+  <si>
+    <t>485 h</t>
+  </si>
+  <si>
+    <t>567 h</t>
+  </si>
+  <si>
+    <t>661 h</t>
+  </si>
+  <si>
+    <t>380 h</t>
+  </si>
+  <si>
+    <t>479 h</t>
   </si>
   <si>
     <t>520 h</t>
   </si>
   <si>
-    <t>648 h</t>
-[...154 lines deleted...]
-  <si>
     <t>538 h</t>
   </si>
   <si>
-    <t>2 h</t>
-[...4 lines deleted...]
-  <si>
     <t>774 h</t>
   </si>
   <si>
-    <t>223 h</t>
+    <t>1421 h</t>
+  </si>
+  <si>
+    <t>1207 h</t>
+  </si>
+  <si>
+    <t>1197 h</t>
+  </si>
+  <si>
+    <t>1600 h</t>
+  </si>
+  <si>
+    <t>1241 h</t>
+  </si>
+  <si>
+    <t>1137 h</t>
+  </si>
+  <si>
+    <t>833 h</t>
+  </si>
+  <si>
+    <t>714 h</t>
+  </si>
+  <si>
+    <t>1107 h</t>
+  </si>
+  <si>
+    <t>374 h</t>
+  </si>
+  <si>
+    <t>1015 h</t>
+  </si>
+  <si>
+    <t>780 h</t>
   </si>
   <si>
     <t>882 h</t>
   </si>
   <si>
-    <t>810 h</t>
-[...14 lines deleted...]
-    <t>23 866 CZK</t>
+    <t>637 h</t>
+  </si>
+  <si>
+    <t>1070 h</t>
+  </si>
+  <si>
+    <t>720 h</t>
+  </si>
+  <si>
+    <t>817 h</t>
+  </si>
+  <si>
+    <t>549 h</t>
+  </si>
+  <si>
+    <t>837 h</t>
+  </si>
+  <si>
+    <t>712 h</t>
+  </si>
+  <si>
+    <t>128 983 CZK</t>
+  </si>
+  <si>
+    <t>24 172 CZK</t>
+  </si>
+  <si>
+    <t>716 573 CZK</t>
   </si>
   <si>
     <t>Na vyžádání</t>
   </si>
   <si>
-    <t>2 174 012 CZK</t>
-[...95 lines deleted...]
-    <t>Lučenec, SK</t>
+    <t>804 922 CZK</t>
+  </si>
+  <si>
+    <t>1 027 559 CZK</t>
+  </si>
+  <si>
+    <t>317 809 CZK</t>
+  </si>
+  <si>
+    <t>1 832 481 CZK</t>
+  </si>
+  <si>
+    <t>462 402 CZK</t>
+  </si>
+  <si>
+    <t>535 799 CZK</t>
+  </si>
+  <si>
+    <t>315 608 CZK</t>
+  </si>
+  <si>
+    <t>6 116 CZK</t>
+  </si>
+  <si>
+    <t>9 297 CZK</t>
+  </si>
+  <si>
+    <t>7 095 CZK</t>
+  </si>
+  <si>
+    <t>6 606 CZK</t>
+  </si>
+  <si>
+    <t>3 670 CZK</t>
+  </si>
+  <si>
+    <t>7 951 CZK</t>
+  </si>
+  <si>
+    <t>800 028 CZK</t>
+  </si>
+  <si>
+    <t>1 465 495 CZK</t>
+  </si>
+  <si>
+    <t>1 710 152 CZK</t>
+  </si>
+  <si>
+    <t>1 070 374 CZK</t>
+  </si>
+  <si>
+    <t>1 000 647 CZK</t>
+  </si>
+  <si>
+    <t>951 716 CZK</t>
+  </si>
+  <si>
+    <t>1 930 344 CZK</t>
+  </si>
+  <si>
+    <t>550 478 CZK</t>
+  </si>
+  <si>
+    <t>437 936 CZK</t>
+  </si>
+  <si>
+    <t>609 196 CZK</t>
+  </si>
+  <si>
+    <t>1 798 229 CZK</t>
+  </si>
+  <si>
+    <t>2 175 001 CZK</t>
+  </si>
+  <si>
+    <t>782 902 CZK</t>
+  </si>
+  <si>
+    <t>880 765 CZK</t>
+  </si>
+  <si>
+    <t>1 025 113 CZK</t>
+  </si>
+  <si>
+    <t>1 049 579 CZK</t>
+  </si>
+  <si>
+    <t>560 265 CZK</t>
+  </si>
+  <si>
+    <t>486 867 CZK</t>
+  </si>
+  <si>
+    <t>878 319 CZK</t>
+  </si>
+  <si>
+    <t>1 345 614 CZK</t>
+  </si>
+  <si>
+    <t>501 302 CZK</t>
+  </si>
+  <si>
+    <t>584 730 CZK</t>
+  </si>
+  <si>
+    <t>1 051 780 CZK</t>
+  </si>
+  <si>
+    <t>648 341 CZK</t>
+  </si>
+  <si>
+    <t>97 618 CZK</t>
+  </si>
+  <si>
+    <t>78 046 CZK</t>
+  </si>
+  <si>
+    <t>623 875 CZK</t>
+  </si>
+  <si>
+    <t>379 218 CZK</t>
+  </si>
+  <si>
+    <t>Dolnośląskie, PL</t>
+  </si>
+  <si>
+    <t>Gietrzwald, warmińsko-mazurskie, PL</t>
+  </si>
+  <si>
+    <t>Toruń, PL</t>
+  </si>
+  <si>
+    <t>Łąkta Dolna, PL</t>
   </si>
   <si>
     <t>-, PL</t>
   </si>
   <si>
-    <t>Gietrzwald, warmińsko-mazurskie, PL</t>
-[...5 lines deleted...]
-    <t>Plattling, DE</t>
+    <t>95512 Neudrossenfeld, DE</t>
+  </si>
+  <si>
+    <t>Bremen, Germany, DE</t>
+  </si>
+  <si>
+    <t>93128 Regenstauf, DE</t>
+  </si>
+  <si>
+    <t>49143 Bissendorf, DE</t>
+  </si>
+  <si>
+    <t>28307 Bremen, DE</t>
+  </si>
+  <si>
+    <t>85716 Unterschleißheim, DE</t>
+  </si>
+  <si>
+    <t>86556 Kühbach, DE</t>
+  </si>
+  <si>
+    <t>-, DE</t>
+  </si>
+  <si>
+    <t>Laatzen, Niedersachsen, DE</t>
+  </si>
+  <si>
+    <t>89155 Erbach, DE</t>
+  </si>
+  <si>
+    <t>Dettenheim, DE</t>
+  </si>
+  <si>
+    <t>Heek, DE</t>
+  </si>
+  <si>
+    <t>13629 Berlin, DE</t>
+  </si>
+  <si>
+    <t>23560 Lübeck, DE</t>
+  </si>
+  <si>
+    <t>83043 Bad Aibling, DE</t>
+  </si>
+  <si>
+    <t>50170 Kerpen, DE</t>
+  </si>
+  <si>
+    <t>14532 Kleinmachnow, DE</t>
+  </si>
+  <si>
+    <t>99428 Grammetal, DE</t>
+  </si>
+  <si>
+    <t>Roßhaupten, DE</t>
+  </si>
+  <si>
+    <t>04435 Schkeuditz, DE</t>
+  </si>
+  <si>
+    <t>15366 Hoppegarten, DE</t>
+  </si>
+  <si>
+    <t>56218 Mülheim-Kärlich, DE</t>
+  </si>
+  <si>
+    <t>63477 Maintal, DE</t>
+  </si>
+  <si>
+    <t>40789 Monheim, DE</t>
+  </si>
+  <si>
+    <t>86556, DE</t>
+  </si>
+  <si>
+    <t>01129 Dresden, DE</t>
+  </si>
+  <si>
+    <t>01139 Dresden, DE</t>
+  </si>
+  <si>
+    <t>46485 Wesel, DE</t>
+  </si>
+  <si>
+    <t>74172 Obereisesheim, DE</t>
+  </si>
+  <si>
+    <t>70599 Stuttgart-Plieningen, DE</t>
+  </si>
+  <si>
+    <t>90471 Nürnberg, DE</t>
+  </si>
+  <si>
+    <t>73432 Aalen, DE</t>
+  </si>
+  <si>
+    <t>44625 Herne, DE</t>
+  </si>
+  <si>
+    <t>48291 Telgte, DE</t>
+  </si>
+  <si>
+    <t>77694 Kehl, DE</t>
+  </si>
+  <si>
+    <t>55270 Klein-Winternheim, DE</t>
+  </si>
+  <si>
+    <t>34233 Fuldatal, DE</t>
+  </si>
+  <si>
+    <t>92665 Altenstadt, DE</t>
+  </si>
+  <si>
+    <t>86316 Friedberg, DE</t>
+  </si>
+  <si>
+    <t>24145 Kiel, DE</t>
   </si>
   <si>
     <t>81249 München, DE</t>
   </si>
   <si>
-    <t>49143 Bissendorf, DE</t>
-[...14 lines deleted...]
-    <t>44625 Herne, DE</t>
+    <t>71696 Möglingen, DE</t>
   </si>
   <si>
     <t>72336 Balingen, DE</t>
   </si>
   <si>
-    <t>86316 Friedberg-Derching, DE</t>
-[...14 lines deleted...]
-    <t>14532 Kleinmachnow, DE</t>
+    <t>39167 Irxleben, DE</t>
+  </si>
+  <si>
+    <t>22107 Hamburg, DE</t>
   </si>
   <si>
     <t>30855 Langenhagen, DE</t>
   </si>
   <si>
-    <t>50170 Kerpen, DE</t>
-[...95 lines deleted...]
-    <t>Niedernberg, Bayern, DE</t>
+    <t>74172 Obereisesheim, Baden Württemberg, DE</t>
+  </si>
+  <si>
+    <t>67133 Maxdorf, DE</t>
+  </si>
+  <si>
+    <t>70599 Stuttgart, DE</t>
+  </si>
+  <si>
+    <t>Langenhagen, DE</t>
   </si>
   <si>
     <t>84307 Eggenfelden, DE</t>
   </si>
   <si>
-    <t>Bayern - Eggenfelden, Bayern, DE</t>
-[...1 lines deleted...]
-  <si>
     <t>84307, DE</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/jine-hbm-nobas-caterpillar-motor/5zf23yd0.html</t>
-[...8 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/nakladki-na-gasienice-700-mm/iwguathv.html</t>
+    <t>Pleasanton, California, US</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/springer-max-pro-e-electric-mini-excavator-2020/brgw9sbw.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/sealed-and-greased-track-chain-for-excavators/4q7xhuht.html</t>
   </si>
   <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-35/ewa541i0.html</t>
+  </si>
+  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/reduktor-caterpillar-320/eza0cw51.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/reduktor-jazdy-cat-325-b/aw30ez5r.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et90-vario-lock-bundle/cu31erf0.html</t>
-[...29 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/9w7w54hx.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et35-vds/5uhzf09z.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-65/gy8w3q3q.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/b05y9251.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/b293504w.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/a1fyc0a4.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/h1gqgy7r.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/dq82a55s.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/gz9w9z4q.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/tiefloffel-zahne-900mm-zusatzhaken/5yb1dtd1.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/tiefloffel-800mm-zusatzhaken/4vb59sir.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-600mm/7tg4d5d4.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-460mm/e2gw7v6q.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-2-000mm/fs827w33.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/frdsdzg2.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/czawa1br.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm/h0bt6wct.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/a0by8ygv.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-42-sonderpreis/3qa16t9w.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/f2dw92eq.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-90/ftb1d2ev.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et90/b03rh57v.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez-50/g1c35yby.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/h15t81h0.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/gr95e0br.html</t>
-[...2 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/7x9y4q9w.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/8z639set.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez50/7zaz7x4w.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/6vizaufu.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-raupenbagger-et58/g0h55061.html</t>
-[...2 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/e4f4duh1.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/bu8ui1dt.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/ar6ybui0.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-18/er82d5a2.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/fu5wfqbr.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-18/bt348u4t.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-16/at8q7t4z.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/i4f034fz.html</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/41a48uc1.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/are58394.html</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez80/9udt4u5q.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/6s8zg230.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/428x8wc5.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/83er8x3w.html</t>
   </si>
   <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/b06zc5dq.html</t>
+  </si>
+  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/5vdqht6z.html</t>
   </si>
   <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/81559x34.html</t>
+  </si>
+  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/ez8v435s.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/6whqfy7t.html</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/b491bwhu.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/805wevgv.html</t>
-[...11 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/c0638y9w.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et24-powertilt-loffelpacket/73fubwhs.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et35-powertilt-vds-loffelpacket/i0b1dr6s.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/8195az85.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/946z84b5.html</t>
   </si>
   <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/czav95fy.html</t>
+  </si>
+  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/dt7wgv8q.html</t>
   </si>
   <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/308ugqat.html</t>
+  </si>
+  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/f34ya18w.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/308ugqat.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/9w32bvfz.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/btbt7zbv.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/g1dxf06y.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/bu3v907r.html</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/dy806qex.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/f2hw3xfy.html</t>
-[...2 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez80/41ht9s75.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/c2guc251.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7xiy4tbr.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/6s3saq52.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/b5337vfq.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/hyb5av8z.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/fs44a0gz.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/gz7qgxfy.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7v3qhv9q.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/fx9r5tet.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/91e143ex.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/64e1hw43.html</t>
   </si>
   <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/92d38uiu.html</t>
+  </si>
+  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/e13vf5aw.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/92d38uiu.html</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/84er5whv.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/guavhtbx.html</t>
-[...8 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et58/c4b1303w.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/3ufqc2fq.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7575hv82.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/dxixb4bs.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/6r8yc04q.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/h2br30bu.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/it50316w.html</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/6xd08ui2.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/c3g5i272.html</t>
-[...2 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/70eydzet.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/5tht30fv.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7y9xewdv.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/eug2d550.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-65/cw92e394.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/4y4r3r73.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/95ctetgv.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/6v937s43.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/brgtf4ay.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/413z6r50.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/ixg1bsf0.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/awgr6r43.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/327xb3g4.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/5s7sg3e4.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/9shw645r.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez-50/hr4v6y5x.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/ere5c2ev.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/84658w5w.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-18/huazcqhx.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/siebloffel-mit-zahne-fur-22-30-t-bagger/f3f1aya5.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/siebloffel-mit-zahne-fur-17-24-t-bagger/5yfs9x5s.html</t>
   </si>
   <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/gzb0c26u.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/c1i59v9r.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/ez60636v.html</t>
+  </si>
+  <si>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/3rdt43cw.html</t>
+  </si>
+  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/amx24-2-amx24-2/fr4v409s.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/d1c133cy.html</t>
-[...5 lines deleted...]
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/separator-terra-star-tsp-154-m80x/ex614w90.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/f46u82cw.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-125-baggermagnet-mieten/3ve5bsft.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-115-magnet-bagger-ab-20-t/fvf1i5dv.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-150-lasthebemagnet/9z5xg4bt.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hyraulikmagnet-nbhmg-t150/e1517u93.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-ab-20-t-nbhmg-t115/gxe1ft51.html</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-t125-mit-zahne/6se0g583.html</t>
   </si>
   <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-t105-baggermagnet-19-23t/5th0iy43.html</t>
   </si>
   <si>
-    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-t125-mit-zahne/6se0g583.html</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-t95-mit-zahne/9uh0c231.html</t>
   </si>
   <si>
-    <t>{29CC08AA-60ED-4A74-947A-25A5A31BE940}</t>
-[...8 lines deleted...]
-    <t>{F6D473E5-F08D-4198-AFA6-8239D9D135F2}</t>
+    <t>https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/awgs5ti1.html</t>
+  </si>
+  <si>
+    <t>{81D66286-4A14-4B78-BDAB-BF557146E1F0}</t>
   </si>
   <si>
     <t>{1047E4E3-0434-4ACD-B2CE-C89218FE2D03}</t>
   </si>
   <si>
+    <t>{B67F1BFA-2D12-4C05-9F33-A32F041848C0}</t>
+  </si>
+  <si>
     <t>{B97A962B-BF41-4928-8870-55D902A73EAE}</t>
   </si>
   <si>
     <t>{760AB921-BB29-4B51-B26B-2C7593108E45}</t>
   </si>
   <si>
-    <t>{940BB1CA-24F6-4A0C-92A3-401269D44232}</t>
-[...29 lines deleted...]
-    <t>{66462EE7-AD46-4462-817E-274F615575CF}</t>
+    <t>{24E9CA69-A035-487B-A614-67BE5B93ADCA}</t>
+  </si>
+  <si>
+    <t>{D8560000-AE60-4BE9-8279-4D22E26409CA}</t>
+  </si>
+  <si>
+    <t>{8A286C2B-40FC-41CC-A1A5-C476387B25A8}</t>
+  </si>
+  <si>
+    <t>{8C6D2A16-F735-44DC-A8BF-373950C18497}</t>
+  </si>
+  <si>
+    <t>{7BC89A7E-43EF-44AF-B4C7-3D467B34FF53}</t>
+  </si>
+  <si>
+    <t>{EBD0D841-6E78-410C-866A-C4E76F395020}</t>
+  </si>
+  <si>
+    <t>{A05C7F22-6EA3-4B15-BF2D-080D6B969E9E}</t>
+  </si>
+  <si>
+    <t>{D9666910-CAD7-4B01-B7C9-491E0CAD7E5D}</t>
+  </si>
+  <si>
+    <t>{288BA3AB-FB63-4CA7-B67B-0DF3E23B412F}</t>
+  </si>
+  <si>
+    <t>{158F62F1-E32F-41F1-99BD-654290FA5CCC}</t>
+  </si>
+  <si>
+    <t>{43DEAFAE-4234-401A-89AB-D4131D35C889}</t>
+  </si>
+  <si>
+    <t>{BCD64530-C5EE-4C57-ABCD-C7B6B23F7EF0}</t>
+  </si>
+  <si>
+    <t>{C25C460D-C389-4405-92AC-38DBAD82ED7B}</t>
+  </si>
+  <si>
+    <t>{C1A2A9DC-F9A3-4937-9F3B-E508D93CF0AF}</t>
+  </si>
+  <si>
+    <t>{99767B81-A8D7-4B47-AC39-4C2580597C8E}</t>
+  </si>
+  <si>
+    <t>{EA833693-26BF-4CB1-BEC4-D320C60CD134}</t>
+  </si>
+  <si>
+    <t>{7A8858D5-3B68-42B4-A0C4-E7EA3413D4D2}</t>
+  </si>
+  <si>
+    <t>{007B3366-430C-485C-8587-83C3841B17DC}</t>
+  </si>
+  <si>
+    <t>{CCA66CB0-8B34-465A-94D6-E3617AA70C5A}</t>
+  </si>
+  <si>
+    <t>{C38BACB5-3E53-4FD5-BFA2-79323CE29738}</t>
+  </si>
+  <si>
+    <t>{8A01EF45-434F-4151-BDC8-C8818D14E0DD}</t>
+  </si>
+  <si>
+    <t>{DB9D2888-5EA3-4D62-B8AF-66F4736E2813}</t>
   </si>
   <si>
     <t>{EB235BEA-C50B-4801-B0A4-4514CAD8D199}</t>
   </si>
   <si>
-    <t>{D16FBA81-D393-4C39-9335-7547BA4D9677}</t>
-[...2 lines deleted...]
-    <t>{47681066-1321-45AC-905C-0A86BB795C90}</t>
+    <t>{593D62B3-8067-4D02-9054-1AEF7068FD93}</t>
+  </si>
+  <si>
+    <t>{49794716-240D-42CD-88F8-A5E0256B265B}</t>
   </si>
   <si>
     <t>{35F974C4-26FE-40D9-9D18-B3F936B600A2}</t>
   </si>
   <si>
-    <t>{DAEF2A3B-92A1-4BBD-995D-1186400B9472}</t>
-[...2 lines deleted...]
-    <t>{BECEA4EB-EB0E-41BA-B97C-17ED69F77A11}</t>
+    <t>{8454FBA3-A89E-4F8D-A4CC-1B993B775BFB}</t>
   </si>
   <si>
     <t>{713884FA-6A5B-45B7-9931-BB57B3E6ACB9}</t>
   </si>
   <si>
-    <t>{B15CAF7C-1C52-4D74-BF65-4DFBDD52522E}</t>
+    <t>{C426C081-2BF6-4208-B4B3-431B7AA56A9D}</t>
+  </si>
+  <si>
+    <t>{830E5413-B261-4258-84FF-64FE2932D95F}</t>
   </si>
   <si>
     <t>{73504319-EFC6-4A30-AF45-7045A536D1A7}</t>
   </si>
   <si>
-    <t>{FECA0EC9-C3DD-4FB2-A5BD-ECB96EFAC3BA}</t>
-[...4 lines deleted...]
-  <si>
     <t>{1B7E549B-C4D0-404A-9369-BF5C27B9E0FB}</t>
   </si>
   <si>
-    <t>{71BF5D6E-985B-410A-833A-966C42784F10}</t>
-[...1 lines deleted...]
-  <si>
     <t>{64A31420-FB32-4186-BA10-D2CEA15B79A7}</t>
   </si>
   <si>
     <t>{3259DC0A-9EFF-4979-A460-F14AEB0C6EC8}</t>
   </si>
   <si>
     <t>{1C57569F-1165-4EDF-92BE-D47FBB498B39}</t>
   </si>
   <si>
     <t>{5DB15706-BDC2-44AE-87B1-22B3BF44FC37}</t>
   </si>
   <si>
+    <t>{8A399FA0-B7B3-4B23-96E6-0F15ED506D37}</t>
+  </si>
+  <si>
     <t>{25A0E339-2B24-42A4-9640-9DC720E5A15C}</t>
   </si>
   <si>
+    <t>{5B2F670E-0F61-44A0-BAE7-CD8F8E063F66}</t>
+  </si>
+  <si>
     <t>{B9551D22-613D-428F-B9D2-5C5A18FA9739}</t>
   </si>
   <si>
-    <t>{36E0C843-2A7C-4334-BA12-1B35A7645281}</t>
-[...7 lines deleted...]
-  <si>
     <t>{8E6B86E4-5639-4FF3-85A5-77F83F48B90A}</t>
   </si>
   <si>
-    <t>{5A26B5D5-811F-4A39-A77C-7AF0F36BDBE8}</t>
-[...11 lines deleted...]
-    <t>{9A3D5866-A7EA-43BC-A8DD-E2DE9DC7912D}</t>
+    <t>{4DC486E2-1233-4574-BED3-EAC9023E5139}</t>
+  </si>
+  <si>
+    <t>{FA8BA132-3CC9-482C-898E-D0E441BE46C5}</t>
   </si>
   <si>
     <t>{5B6F795F-99B1-428D-9897-9860220F5468}</t>
   </si>
   <si>
     <t>{6E395E8F-3073-473D-8EBF-D295B6F777DC}</t>
   </si>
   <si>
+    <t>{99756FC8-F660-4174-9275-5DFADFAF2814}</t>
+  </si>
+  <si>
     <t>{A346D550-4FD2-4AD6-8964-570177074058}</t>
   </si>
   <si>
+    <t>{0A54D073-FD08-42AF-880E-F2097BE15F0F}</t>
+  </si>
+  <si>
     <t>{CD187B56-2C81-496C-AA6C-43C7AB4B00C8}</t>
   </si>
   <si>
-    <t>{0A54D073-FD08-42AF-880E-F2097BE15F0F}</t>
+    <t>{660C85C9-AD62-4531-BCFE-3FA618114BF6}</t>
   </si>
   <si>
     <t>{83834985-EC6F-45AD-93D5-B7624FC36983}</t>
   </si>
   <si>
     <t>{DBA7CA38-AC3E-46F0-97A0-4D235CD3A782}</t>
   </si>
   <si>
-    <t>{84056A41-094A-4A20-8D9D-76A8E56343B1}</t>
-[...1 lines deleted...]
-  <si>
     <t>{A85A30B7-636D-4918-8768-33CB8776748F}</t>
   </si>
   <si>
-    <t>{CCE607C8-C8AA-45BE-903D-224A94D27620}</t>
-[...2 lines deleted...]
-    <t>{1BE3624F-6088-4F3A-B589-187B870D1747}</t>
+    <t>{9CD49C2B-9EF9-40F2-860C-BD480BCFB799}</t>
+  </si>
+  <si>
+    <t>{47F81381-AEB6-43CD-8236-059F7FA1389A}</t>
+  </si>
+  <si>
+    <t>{3202702C-54DB-47E8-9AB7-4D73F7841905}</t>
   </si>
   <si>
     <t>{8F0D45C0-2353-47E7-997C-9B59CA362D9D}</t>
   </si>
   <si>
-    <t>{E88F7559-9927-407E-999D-80118BFA1308}</t>
+    <t>{C21E7AD9-2170-4B2D-9844-8F8B381FA15A}</t>
   </si>
   <si>
     <t>{D940D7C8-3CD4-434E-AD46-D6C4B4D7F216}</t>
   </si>
   <si>
-    <t>{4500E560-A347-49AC-B1F3-9925DDA23058}</t>
+    <t>{C76123B3-BD5B-4DB2-8427-BA8E979B7E3D}</t>
   </si>
   <si>
     <t>{6BBB1DB7-E690-4C56-92AB-38E925D3C4E2}</t>
   </si>
   <si>
     <t>{3EBBE61D-6283-40DC-8D64-D0B8006CC169}</t>
   </si>
   <si>
+    <t>{6CAD54F4-7AA4-4A63-99C6-53305E827DD3}</t>
+  </si>
+  <si>
     <t>{BB05CF76-AB7D-491E-867F-5A1AB8F42D72}</t>
   </si>
   <si>
-    <t>{6CAD54F4-7AA4-4A63-99C6-53305E827DD3}</t>
-[...1 lines deleted...]
-  <si>
     <t>{5EB126E5-7EB1-493E-9FF5-80E733E7A698}</t>
   </si>
   <si>
-    <t>{D475E387-39C0-46C0-904A-B3FD14C2434E}</t>
-[...8 lines deleted...]
-    <t>{9E8B0A06-F6C8-4D7E-AAC3-7B5F5E9FB8EC}</t>
+    <t>{04C09CC0-EF41-44AD-B28A-54885CC1D53C}</t>
+  </si>
+  <si>
+    <t>{4F4FE55C-C963-48B0-91A5-FD16A1E7A4F3}</t>
+  </si>
+  <si>
+    <t>{A7F78E82-0DA1-4116-A0F2-5B057A7EB08E}</t>
   </si>
   <si>
     <t>{31589A10-2BB3-4F24-B3E7-1B21E75F355A}</t>
   </si>
   <si>
     <t>{EC810A84-7A16-4992-920F-78DE076C55CE}</t>
   </si>
   <si>
-    <t>{F32A0B36-9C25-4AE0-9F61-9D3C9BCC9B3F}</t>
-[...4 lines deleted...]
-  <si>
     <t>{37AA54FC-4A32-4E0E-9FE2-DBAAC9D89B8C}</t>
   </si>
   <si>
-    <t>{9DDFFC4C-0C8B-49EE-B339-B11CC9C97371}</t>
-[...2 lines deleted...]
-    <t>{4AB8A9B3-795B-4FBD-BD95-077AE9E39F85}</t>
+    <t>{23E30AC5-6BB8-4FFB-9133-745702396265}</t>
+  </si>
+  <si>
+    <t>{4867B6A5-42AD-44CA-A140-6D5186B88517}</t>
+  </si>
+  <si>
+    <t>{B4DCAF2A-2175-4B52-AB51-4A3CB5AF8DBC}</t>
+  </si>
+  <si>
+    <t>{966CBD6E-0A4B-4684-BB86-C85184F23B51}</t>
+  </si>
+  <si>
+    <t>{1811014D-26CE-415E-9C0D-D148CF856D96}</t>
+  </si>
+  <si>
+    <t>{6F93B3D5-1F43-4236-A73C-FB728A5538F4}</t>
+  </si>
+  <si>
+    <t>{356D421D-5726-4480-9485-C3BEE0A81060}</t>
+  </si>
+  <si>
+    <t>{81D3CE78-1D90-4A50-8266-004D7AA98A58}</t>
+  </si>
+  <si>
+    <t>{1B09312A-2DF9-4956-BB71-0159B2AEDC05}</t>
+  </si>
+  <si>
+    <t>{F7DB82CA-EDFF-45A4-B6BE-EF00CD13253A}</t>
+  </si>
+  <si>
+    <t>{76D1311D-035C-4BC7-A796-CC44A698768C}</t>
+  </si>
+  <si>
+    <t>{0C478DDE-1272-4F76-A786-89251BB57753}</t>
+  </si>
+  <si>
+    <t>{2242DDBE-BE4B-4EE2-9E71-429163BC8019}</t>
   </si>
   <si>
     <t>{62E63E21-DFB2-41DC-BCE1-2DC59728209F}</t>
   </si>
   <si>
-    <t>{E1153827-8D91-4997-B538-6D24B3E9B4C8}</t>
+    <t>{B1BF9CB5-759F-4988-888C-2F40C1C4C36D}</t>
+  </si>
+  <si>
+    <t>{5E3F5626-8B21-449B-828D-64CD22F255B6}</t>
+  </si>
+  <si>
+    <t>{E47990E7-0AB4-4848-87DF-EAF3B6E5933F}</t>
   </si>
   <si>
     <t>{CDCB787F-5BF1-4D3C-81BB-CA1FF99633E7}</t>
   </si>
   <si>
     <t>{28C26722-398C-47D3-90F2-EBD07A1E4E61}</t>
   </si>
   <si>
+    <t>{D98A9C34-5A7C-4146-937A-E5596E29FDFD}</t>
+  </si>
+  <si>
+    <t>{9BFF6561-72FF-48CB-80EE-DAA6D920C810}</t>
+  </si>
+  <si>
+    <t>{B93A3D35-F038-4C56-935B-724B87C4A90D}</t>
+  </si>
+  <si>
+    <t>{01A31D96-E43E-45AC-BC09-EB6723B4B159}</t>
+  </si>
+  <si>
     <t>{C1151A62-21FA-4DFA-A188-AF31AF24BBA8}</t>
   </si>
   <si>
-    <t>{AB9B0D98-2DC1-4DB3-A714-D4F853819C8E}</t>
-[...5 lines deleted...]
-    <t>{B73B166A-F9BF-4774-B21D-05B061CC90FA}</t>
+    <t>{CE345C96-CA3D-48DA-849A-8EB034F8A54E}</t>
   </si>
   <si>
     <t>{05BF82C3-1BBA-4AE6-B072-B1A2B79B27B7}</t>
   </si>
   <si>
     <t>{C5CBFFA5-9D6A-468C-825B-DD034C023721}</t>
   </si>
   <si>
     <t>{6927DE83-D190-4268-8437-2511A83EB9D0}</t>
   </si>
   <si>
     <t>{BB2B446D-DA68-4169-A0E1-6F0E0249512A}</t>
   </si>
   <si>
-    <t>{D7BBC32B-D9F8-4665-85AC-5C078222ACF1}</t>
+    <t>{32BADF5D-DF30-4DAD-9897-ACE0A823F26E}</t>
   </si>
   <si>
     <t>{23EAF81D-718F-4AB9-9B4B-4ED33116C4EF}</t>
   </si>
   <si>
-    <t>{32BADF5D-DF30-4DAD-9897-ACE0A823F26E}</t>
-[...1 lines deleted...]
-  <si>
     <t>{64EA9C0B-558C-42D3-A3F7-C9EDF8B86788}</t>
+  </si>
+  <si>
+    <t>{76D223FB-A784-4844-8225-DA80F5E533BF}</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -1611,3025 +1776,3551 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/jine-hbm-nobas-caterpillar-motor/5zf23yd0.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-65/5zaq3x52.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-58/d58s3u9q.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/nakladki-na-gasienice-700-mm/iwguathv.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/sealed-and-greased-track-chain-for-excavators/4q7xhuht.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/reduktor-caterpillar-320/eza0cw51.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/reduktor-jazdy-cat-325-b/aw30ez5r.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et90-vario-lock-bundle/cu31erf0.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/cv95c4cu.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/hze2cx7v.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/e2ez3430.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez26-2-canopy-demogerat-18-stunden/4v3z4vaz.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez-26/4w63324v.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/a192gx4z.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/c042a45v.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/6094fu8u.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/eti3eudw.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/9w7w54hx.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/h15t81h0.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/gr95e0br.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/7x9y4q9w.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/6vizaufu.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-raupenbagger-et58/g0h55061.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/e4f4duh1.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/ar6ybui0.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-18/er82d5a2.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-16/at8q7t4z.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/i4f034fz.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/5y3x4w9u.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/41a48uc1.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/are58394.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez80/9udt4u5q.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/6s8zg230.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/428x8wc5.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/83er8x3w.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/5vdqht6z.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/ez8v435s.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/6whqfy7t.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/gw5rf0e2.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/br8zev6x.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/b491bwhu.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/805wevgv.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/55g2a050.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/dt35d0er.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez36/9q4y3zhv.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/c0638y9w.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/8195az85.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/946z84b5.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/dt7wgv8q.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/f34ya18w.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/308ugqat.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/btbt7zbv.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/g1dxf06y.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/bu3v907r.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/dy806qex.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/f2hw3xfy.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez80/41ht9s75.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/b5337vfq.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/hyb5av8z.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/gz7qgxfy.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7v3qhv9q.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/91e143ex.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/64e1hw43.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/e13vf5aw.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/92d38uiu.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/84er5whv.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/guavhtbx.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/bri47r93.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez50/etf3gzev.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et58/c4b1303w.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/6r8yc04q.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/h2br30bu.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/it50316w.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et35/czg2erbt.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/6xd08ui2.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/c3g5i272.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/70eydzet.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/9shw645r.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez-50/hr4v6y5x.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/siebloffel-mit-zahne-fur-22-30-t-bagger/f3f1aya5.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/siebloffel-mit-zahne-fur-17-24-t-bagger/5yfs9x5s.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/amx24-2-amx24-2/fr4v409s.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/d1c133cy.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/oq80-sortiergreifer/43bx5zet.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/separator-terra-star-tsp-154-m80x/ex614w90.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-125-baggermagnet-mieten/3ve5bsft.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-115-magnet-bagger-ab-20-t/fvf1i5dv.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-150-lasthebemagnet/9z5xg4bt.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hyraulikmagnet-nbhmg-t150/e1517u93.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-ab-20-t-nbhmg-t115/gxe1ft51.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-t105-baggermagnet-19-23t/5th0iy43.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-t125-mit-zahne/6se0g583.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-t95-mit-zahne/9uh0c231.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/springer-max-pro-e-electric-mini-excavator-2020/brgw9sbw.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/sealed-and-greased-track-chain-for-excavators/4q7xhuht.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-35/ewa541i0.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/reduktor-caterpillar-320/eza0cw51.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/reduktor-jazdy-cat-325-b/aw30ez5r.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et35-vds/5uhzf09z.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-65/gy8w3q3q.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/b05y9251.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/b293504w.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/a1fyc0a4.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/h1gqgy7r.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/dq82a55s.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/gz9w9z4q.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/tiefloffel-zahne-900mm-zusatzhaken/5yb1dtd1.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/tiefloffel-800mm-zusatzhaken/4vb59sir.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-600mm/7tg4d5d4.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-460mm/e2gw7v6q.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-2-000mm/fs827w33.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/frdsdzg2.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/czawa1br.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm/h0bt6wct.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/grabenschaufel-grabenloffel-1-500mm-s-w-s/a0by8ygv.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-42-sonderpreis/3qa16t9w.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/f2dw92eq.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-90/ftb1d2ev.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et90/b03rh57v.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez-50/g1c35yby.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/h15t81h0.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/8z639set.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez50/7zaz7x4w.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/6vizaufu.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/bu8ui1dt.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/ar6ybui0.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/fu5wfqbr.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-18/bt348u4t.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-16/at8q7t4z.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/41a48uc1.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/41a48uc1.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez80/9udt4u5q.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/6s8zg230.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/428x8wc5.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/83er8x3w.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/b06zc5dq.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/5vdqht6z.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/81559x34.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/ez8v435s.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et16/b491bwhu.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et24-powertilt-loffelpacket/73fubwhs.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et35-powertilt-vds-loffelpacket/i0b1dr6s.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/8195az85.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/946z84b5.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/czav95fy.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/dt7wgv8q.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/308ugqat.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/f34ya18w.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/9w32bvfz.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/btbt7zbv.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/g1dxf06y.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/dy806qex.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/c2guc251.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7xiy4tbr.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/6s3saq52.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/b5337vfq.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/fs44a0gz.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/gz7qgxfy.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/fx9r5tet.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/91e143ex.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/64e1hw43.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/92d38uiu.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/e13vf5aw.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/84er5whv.html" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/3ufqc2fq.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7575hv82.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/dxixb4bs.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/6r8yc04q.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17/h2br30bu.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/6xd08ui2.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/5tht30fv.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/7y9xewdv.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/eug2d550.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-65/cw92e394.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et18/4y4r3r73.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/95ctetgv.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/6v937s43.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/brgtf4ay.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/413z6r50.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/ixg1bsf0.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/awgr6r43.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/327xb3g4.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/5s7sg3e4.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et20/9shw645r.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/ere5c2ev.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/84658w5w.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et-18/huazcqhx.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/siebloffel-mit-zahne-fur-22-30-t-bagger/f3f1aya5.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/siebloffel-mit-zahne-fur-17-24-t-bagger/5yfs9x5s.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/gzb0c26u.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/c1i59v9r.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-ez17e/ez60636v.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et42/3rdt43cw.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/amx24-2-amx24-2/fr4v409s.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-803/f46u82cw.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-125-baggermagnet-mieten/3ve5bsft.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-115-magnet-bagger-ab-20-t/fvf1i5dv.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-150-lasthebemagnet/9z5xg4bt.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hyraulikmagnet-nbhmg-t150/e1517u93.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-t125-mit-zahne/6se0g583.html" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-nbhmg-t105-baggermagnet-19-23t/5th0iy43.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/hydraulikmagnet-bagger-nbhmg-t95-mit-zahne/9uh0c231.html" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mascus.cz/stavebni-stroje/pasova-rypadla/wacker-neuson-et145/awgs5ti1.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J94"/>
+  <dimension ref="A1:J111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="37.7109375" customWidth="1"/>
+    <col min="8" max="8" width="44.7109375" customWidth="1"/>
     <col min="9" max="9" width="50.7109375" customWidth="1"/>
     <col min="10" max="10" width="40.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G2" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="H2" t="s">
-        <v>165</v>
+        <v>187</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>222</v>
+        <v>245</v>
       </c>
       <c r="J2" t="s">
-        <v>315</v>
+        <v>354</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G3" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="H3" t="s">
-        <v>166</v>
+        <v>188</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="J3" t="s">
-        <v>316</v>
+        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G4" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="H4" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
       <c r="J4" t="s">
-        <v>317</v>
+        <v>356</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F5" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G5" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="H5" t="s">
-        <v>167</v>
+        <v>190</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>225</v>
+        <v>248</v>
       </c>
       <c r="J5" t="s">
-        <v>318</v>
+        <v>357</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G6" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="H6" t="s">
-        <v>168</v>
+        <v>191</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>226</v>
+        <v>249</v>
       </c>
       <c r="J6" t="s">
-        <v>319</v>
+        <v>358</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
+      <c r="C7" t="s">
+        <v>12</v>
+      </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G7" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="H7" t="s">
-        <v>169</v>
+        <v>192</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="J7" t="s">
-        <v>320</v>
+        <v>359</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F8" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="G8" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="H8" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="J8" t="s">
-        <v>321</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="G9" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="H9" t="s">
-        <v>170</v>
+        <v>194</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="J9" t="s">
-        <v>322</v>
+        <v>361</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>11</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F10" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="G10" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="H10" t="s">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="J10" t="s">
-        <v>323</v>
+        <v>362</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>11</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="G11" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="H11" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>231</v>
+        <v>254</v>
       </c>
       <c r="J11" t="s">
-        <v>324</v>
+        <v>363</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F12" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="G12" t="s">
-        <v>136</v>
+        <v>151</v>
       </c>
       <c r="H12" t="s">
-        <v>173</v>
+        <v>197</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="J12" t="s">
-        <v>325</v>
+        <v>364</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="G13" t="s">
-        <v>137</v>
+        <v>152</v>
       </c>
       <c r="H13" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="J13" t="s">
-        <v>326</v>
+        <v>365</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>11</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F14" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="G14" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="H14" t="s">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>234</v>
+        <v>257</v>
       </c>
       <c r="J14" t="s">
-        <v>327</v>
+        <v>366</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>11</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F15" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="G15" t="s">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="H15" t="s">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="J15" t="s">
-        <v>328</v>
+        <v>367</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F16" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="G16" t="s">
-        <v>138</v>
+        <v>155</v>
       </c>
       <c r="H16" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>236</v>
+        <v>259</v>
       </c>
       <c r="J16" t="s">
-        <v>329</v>
+        <v>368</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>11</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F17" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="G17" t="s">
-        <v>139</v>
+        <v>156</v>
       </c>
       <c r="H17" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="J17" t="s">
-        <v>330</v>
+        <v>369</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G18" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="H18" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="J18" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>11</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="G19" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="H19" t="s">
-        <v>179</v>
+        <v>199</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>239</v>
+        <v>262</v>
       </c>
       <c r="J19" t="s">
-        <v>332</v>
+        <v>371</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>11</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="G20" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="H20" t="s">
-        <v>180</v>
+        <v>199</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>240</v>
+        <v>263</v>
       </c>
       <c r="J20" t="s">
-        <v>333</v>
+        <v>372</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>11</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="G21" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="H21" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="J21" t="s">
-        <v>334</v>
+        <v>373</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>11</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="G22" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="H22" t="s">
-        <v>182</v>
+        <v>199</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
       <c r="J22" t="s">
-        <v>335</v>
+        <v>374</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>11</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F23" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="G23" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="H23" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="J23" t="s">
-        <v>336</v>
+        <v>375</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F24" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G24" t="s">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="H24" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="J24" t="s">
-        <v>337</v>
+        <v>376</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>11</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F25" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G25" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="H25" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="J25" t="s">
-        <v>338</v>
+        <v>377</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>11</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F26" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="G26" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="H26" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="J26" t="s">
-        <v>339</v>
+        <v>378</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E27" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F27" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="G27" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="H27" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="J27" t="s">
-        <v>340</v>
+        <v>379</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F28" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="G28" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="H28" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="J28" t="s">
-        <v>341</v>
+        <v>380</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F29" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="G29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H29" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="J29" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>11</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F30" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G30" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="H30" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
       <c r="J30" t="s">
-        <v>343</v>
+        <v>382</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>11</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F31" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="G31" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="H31" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="J31" t="s">
-        <v>344</v>
+        <v>383</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F32" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="G32" t="s">
-        <v>147</v>
+        <v>164</v>
       </c>
       <c r="H32" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="J32" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>11</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F33" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="G33" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="H33" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="J33" t="s">
-        <v>346</v>
+        <v>385</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>11</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F34" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="G34" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H34" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
       <c r="J34" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
         <v>11</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F35" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="G35" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H35" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="J35" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>11</v>
       </c>
       <c r="C36" t="s">
         <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F36" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="G36" t="s">
-        <v>141</v>
+        <v>166</v>
       </c>
       <c r="H36" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="J36" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>11</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="G37" t="s">
-        <v>147</v>
+        <v>167</v>
       </c>
       <c r="H37" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="J37" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>11</v>
       </c>
       <c r="C38" t="s">
         <v>12</v>
       </c>
       <c r="D38" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F38" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="G38" t="s">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="H38" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
       <c r="J38" t="s">
-        <v>351</v>
+        <v>390</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>11</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F39" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G39" t="s">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="H39" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="J39" t="s">
-        <v>352</v>
+        <v>390</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
         <v>12</v>
       </c>
       <c r="D40" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="E40" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F40" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="G40" t="s">
-        <v>139</v>
+        <v>169</v>
       </c>
       <c r="H40" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="J40" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>11</v>
       </c>
       <c r="C41" t="s">
         <v>12</v>
       </c>
       <c r="D41" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F41" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G41" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="J41" t="s">
-        <v>354</v>
+        <v>392</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
         <v>11</v>
       </c>
       <c r="C42" t="s">
         <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F42" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="G42" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="H42" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>262</v>
+        <v>284</v>
       </c>
       <c r="J42" t="s">
-        <v>355</v>
+        <v>393</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>11</v>
       </c>
       <c r="C43" t="s">
         <v>12</v>
       </c>
       <c r="D43" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F43" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="G43" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="H43" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="J43" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
         <v>11</v>
       </c>
       <c r="C44" t="s">
         <v>12</v>
       </c>
       <c r="D44" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E44" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F44" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="G44" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="J44" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
         <v>11</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F45" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="G45" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="H45" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="J45" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
         <v>11</v>
       </c>
       <c r="C46" t="s">
         <v>12</v>
       </c>
       <c r="D46" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F46" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="G46" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="H46" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="J46" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
         <v>11</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F47" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G47" t="s">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="J47" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
         <v>11</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F48" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G48" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="H48" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="J48" t="s">
-        <v>361</v>
+        <v>399</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>11</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E49" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F49" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="G49" t="s">
-        <v>147</v>
+        <v>171</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>269</v>
+        <v>291</v>
       </c>
       <c r="J49" t="s">
-        <v>362</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>11</v>
       </c>
       <c r="C50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F50" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="G50" t="s">
-        <v>146</v>
+        <v>172</v>
       </c>
       <c r="H50" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="J50" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
         <v>11</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F51" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="G51" t="s">
-        <v>147</v>
+        <v>173</v>
       </c>
       <c r="H51" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>271</v>
+        <v>293</v>
       </c>
       <c r="J51" t="s">
-        <v>364</v>
+        <v>402</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
         <v>11</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F52" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="G52" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="H52" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="J52" t="s">
-        <v>365</v>
+        <v>403</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
         <v>11</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F53" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G53" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H53" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>273</v>
+        <v>295</v>
       </c>
       <c r="J53" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
         <v>11</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F54" t="s">
-        <v>80</v>
+        <v>97</v>
       </c>
       <c r="G54" t="s">
-        <v>147</v>
+        <v>173</v>
       </c>
       <c r="H54" t="s">
-        <v>177</v>
+        <v>219</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="J54" t="s">
-        <v>367</v>
+        <v>405</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>11</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F55" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="G55" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="H55" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="J55" t="s">
-        <v>368</v>
+        <v>406</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
         <v>11</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F56" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="G56" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="H56" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="J56" t="s">
-        <v>369</v>
+        <v>407</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
         <v>11</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E57" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F57" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="G57" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="H57" t="s">
-        <v>182</v>
+        <v>222</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="J57" t="s">
-        <v>370</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
         <v>11</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F58" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="G58" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="H58" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>278</v>
+        <v>300</v>
       </c>
       <c r="J58" t="s">
-        <v>371</v>
+        <v>409</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
         <v>11</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F59" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="G59" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="H59" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>279</v>
+        <v>301</v>
       </c>
       <c r="J59" t="s">
-        <v>372</v>
+        <v>410</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
         <v>11</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F60" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="G60" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="H60" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>280</v>
+        <v>302</v>
       </c>
       <c r="J60" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
         <v>11</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F61" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="G61" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H61" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>281</v>
+        <v>303</v>
       </c>
       <c r="J61" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
         <v>11</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F62" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="G62" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H62" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>282</v>
+        <v>304</v>
       </c>
       <c r="J62" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
         <v>11</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="E63" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F63" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="G63" t="s">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="H63" t="s">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>283</v>
+        <v>305</v>
       </c>
       <c r="J63" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
         <v>11</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F64" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="G64" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="H64" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>284</v>
+        <v>306</v>
       </c>
       <c r="J64" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
         <v>11</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E65" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F65" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="G65" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H65" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>285</v>
+        <v>307</v>
       </c>
       <c r="J65" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
         <v>11</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F66" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G66" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="H66" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="J66" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>10</v>
       </c>
       <c r="B67" t="s">
         <v>11</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E67" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F67" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="G67" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H67" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="J67" t="s">
-        <v>380</v>
+        <v>418</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>10</v>
       </c>
       <c r="B68" t="s">
         <v>11</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E68" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F68" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="G68" t="s">
-        <v>152</v>
+        <v>174</v>
       </c>
       <c r="H68" t="s">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>288</v>
+        <v>310</v>
       </c>
       <c r="J68" t="s">
-        <v>381</v>
+        <v>419</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>10</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F69" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="G69" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="H69" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>289</v>
+        <v>311</v>
       </c>
       <c r="J69" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>10</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F70" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G70" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="H70" t="s">
-        <v>202</v>
+        <v>230</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>290</v>
+        <v>312</v>
       </c>
       <c r="J70" t="s">
-        <v>383</v>
+        <v>421</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>10</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="F71" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="G71" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="H71" t="s">
-        <v>202</v>
+        <v>230</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>291</v>
+        <v>313</v>
       </c>
       <c r="J71" t="s">
-        <v>384</v>
+        <v>422</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>10</v>
       </c>
       <c r="B72" t="s">
         <v>11</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F72" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G72" t="s">
-        <v>139</v>
+        <v>168</v>
       </c>
       <c r="H72" t="s">
-        <v>173</v>
+        <v>206</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>292</v>
+        <v>314</v>
       </c>
       <c r="J72" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>10</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F73" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G73" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="H73" t="s">
-        <v>173</v>
+        <v>206</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>293</v>
+        <v>315</v>
       </c>
       <c r="J73" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>10</v>
       </c>
       <c r="B74" t="s">
         <v>11</v>
       </c>
       <c r="C74" t="s">
         <v>12</v>
       </c>
       <c r="D74" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F74" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="G74" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="H74" t="s">
-        <v>196</v>
+        <v>231</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>294</v>
+        <v>316</v>
       </c>
       <c r="J74" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>10</v>
       </c>
       <c r="B75" t="s">
         <v>11</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F75" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="G75" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="H75" t="s">
-        <v>196</v>
+        <v>231</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>295</v>
+        <v>317</v>
       </c>
       <c r="J75" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>10</v>
       </c>
       <c r="B76" t="s">
         <v>11</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="E76" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F76" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="G76" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="H76" t="s">
-        <v>173</v>
+        <v>192</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>296</v>
+        <v>318</v>
       </c>
       <c r="J76" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>10</v>
       </c>
       <c r="B77" t="s">
         <v>11</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E77" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F77" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="G77" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="H77" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>297</v>
+        <v>319</v>
       </c>
       <c r="J77" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>10</v>
       </c>
       <c r="B78" t="s">
         <v>11</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="E78" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F78" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="G78" t="s">
-        <v>141</v>
+        <v>175</v>
       </c>
       <c r="H78" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="I78" s="2" t="s">
-        <v>298</v>
+        <v>320</v>
       </c>
       <c r="J78" t="s">
-        <v>391</v>
+        <v>429</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>10</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E79" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F79" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="G79" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="H79" t="s">
-        <v>173</v>
+        <v>225</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>299</v>
+        <v>321</v>
       </c>
       <c r="J79" t="s">
-        <v>392</v>
+        <v>430</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>10</v>
       </c>
       <c r="B80" t="s">
         <v>11</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F80" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="G80" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="H80" t="s">
-        <v>188</v>
+        <v>232</v>
       </c>
       <c r="I80" s="2" t="s">
-        <v>300</v>
+        <v>322</v>
       </c>
       <c r="J80" t="s">
-        <v>393</v>
+        <v>431</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>10</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
+      <c r="C81" t="s">
+        <v>12</v>
+      </c>
       <c r="D81" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E81" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F81" t="s">
-        <v>57</v>
+        <v>124</v>
       </c>
       <c r="G81" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="H81" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>301</v>
+        <v>323</v>
       </c>
       <c r="J81" t="s">
-        <v>394</v>
+        <v>432</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>10</v>
       </c>
       <c r="B82" t="s">
         <v>11</v>
       </c>
+      <c r="C82" t="s">
+        <v>12</v>
+      </c>
       <c r="D82" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="E82" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F82" t="s">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="G82" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="H82" t="s">
         <v>216</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="J82" t="s">
-        <v>395</v>
+        <v>433</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>10</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
+      <c r="C83" t="s">
+        <v>12</v>
+      </c>
       <c r="D83" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E83" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F83" t="s">
-        <v>57</v>
+        <v>126</v>
       </c>
       <c r="G83" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="H83" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>303</v>
+        <v>325</v>
       </c>
       <c r="J83" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>10</v>
       </c>
       <c r="B84" t="s">
         <v>11</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
         <v>37</v>
       </c>
       <c r="E84" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F84" t="s">
-        <v>57</v>
+        <v>127</v>
       </c>
       <c r="G84" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="H84" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>304</v>
+        <v>326</v>
       </c>
       <c r="J84" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
         <v>10</v>
       </c>
       <c r="B85" t="s">
         <v>11</v>
       </c>
+      <c r="C85" t="s">
+        <v>12</v>
+      </c>
       <c r="D85" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="F85" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
       <c r="G85" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="H85" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>305</v>
+        <v>327</v>
       </c>
       <c r="J85" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
         <v>10</v>
       </c>
       <c r="B86" t="s">
         <v>11</v>
       </c>
+      <c r="C86" t="s">
+        <v>12</v>
+      </c>
       <c r="D86" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="E86" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F86" t="s">
-        <v>57</v>
+        <v>129</v>
       </c>
       <c r="G86" t="s">
-        <v>133</v>
+        <v>151</v>
       </c>
       <c r="H86" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>306</v>
+        <v>328</v>
       </c>
       <c r="J86" t="s">
-        <v>399</v>
+        <v>437</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
         <v>10</v>
       </c>
       <c r="B87" t="s">
         <v>11</v>
       </c>
+      <c r="C87" t="s">
+        <v>12</v>
+      </c>
       <c r="D87" t="s">
         <v>45</v>
       </c>
       <c r="E87" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F87" t="s">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="G87" t="s">
-        <v>133</v>
+        <v>179</v>
       </c>
       <c r="H87" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>307</v>
+        <v>329</v>
       </c>
       <c r="J87" t="s">
-        <v>400</v>
+        <v>438</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
         <v>10</v>
       </c>
       <c r="B88" t="s">
         <v>11</v>
       </c>
+      <c r="C88" t="s">
+        <v>12</v>
+      </c>
       <c r="D88" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F88" t="s">
-        <v>57</v>
+        <v>131</v>
       </c>
       <c r="G88" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="H88" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="I88" s="2" t="s">
-        <v>308</v>
+        <v>330</v>
       </c>
       <c r="J88" t="s">
-        <v>401</v>
+        <v>439</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
         <v>10</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
+      <c r="C89" t="s">
+        <v>12</v>
+      </c>
       <c r="D89" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E89" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F89" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="G89" t="s">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="H89" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>309</v>
+        <v>331</v>
       </c>
       <c r="J89" t="s">
-        <v>402</v>
+        <v>440</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
         <v>10</v>
       </c>
       <c r="B90" t="s">
         <v>11</v>
       </c>
+      <c r="C90" t="s">
+        <v>12</v>
+      </c>
       <c r="D90" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="E90" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F90" t="s">
-        <v>57</v>
+        <v>132</v>
       </c>
       <c r="G90" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="H90" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="I90" s="2" t="s">
-        <v>310</v>
+        <v>332</v>
       </c>
       <c r="J90" t="s">
-        <v>403</v>
+        <v>441</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
         <v>10</v>
       </c>
       <c r="B91" t="s">
         <v>11</v>
       </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
       <c r="D91" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="E91" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F91" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="G91" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="H91" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>311</v>
+        <v>333</v>
       </c>
       <c r="J91" t="s">
-        <v>404</v>
+        <v>442</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
         <v>10</v>
       </c>
       <c r="B92" t="s">
         <v>11</v>
       </c>
+      <c r="C92" t="s">
+        <v>12</v>
+      </c>
       <c r="D92" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E92" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F92" t="s">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="G92" t="s">
-        <v>133</v>
+        <v>180</v>
       </c>
       <c r="H92" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
       <c r="I92" s="2" t="s">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="J92" t="s">
-        <v>405</v>
+        <v>443</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
         <v>10</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
       <c r="D93" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="E93" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F93" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="G93" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="H93" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>313</v>
+        <v>335</v>
       </c>
       <c r="J93" t="s">
-        <v>406</v>
+        <v>444</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
         <v>10</v>
       </c>
       <c r="B94" t="s">
         <v>11</v>
       </c>
+      <c r="C94" t="s">
+        <v>12</v>
+      </c>
       <c r="D94" t="s">
+        <v>37</v>
+      </c>
+      <c r="E94" t="s">
+        <v>59</v>
+      </c>
+      <c r="F94" t="s">
+        <v>136</v>
+      </c>
+      <c r="G94" t="s">
+        <v>181</v>
+      </c>
+      <c r="H94" t="s">
+        <v>203</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="J94" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10">
+      <c r="A95" t="s">
+        <v>10</v>
+      </c>
+      <c r="B95" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" t="s">
+        <v>38</v>
+      </c>
+      <c r="E95" t="s">
+        <v>59</v>
+      </c>
+      <c r="F95" t="s">
+        <v>137</v>
+      </c>
+      <c r="G95" t="s">
+        <v>182</v>
+      </c>
+      <c r="H95" t="s">
+        <v>203</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="J95" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" t="s">
+        <v>10</v>
+      </c>
+      <c r="B96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" t="s">
+        <v>46</v>
+      </c>
+      <c r="E96" t="s">
+        <v>57</v>
+      </c>
+      <c r="F96" t="s">
+        <v>61</v>
+      </c>
+      <c r="G96" t="s">
+        <v>183</v>
+      </c>
+      <c r="H96" t="s">
+        <v>199</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="J96" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10">
+      <c r="A97" t="s">
+        <v>10</v>
+      </c>
+      <c r="B97" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" t="s">
+        <v>47</v>
+      </c>
+      <c r="E97" t="s">
+        <v>57</v>
+      </c>
+      <c r="F97" t="s">
+        <v>61</v>
+      </c>
+      <c r="G97" t="s">
+        <v>184</v>
+      </c>
+      <c r="H97" t="s">
+        <v>199</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="J97" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" t="s">
+        <v>37</v>
+      </c>
+      <c r="E98" t="s">
+        <v>59</v>
+      </c>
+      <c r="F98" t="s">
+        <v>138</v>
+      </c>
+      <c r="G98" t="s">
+        <v>164</v>
+      </c>
+      <c r="H98" t="s">
+        <v>239</v>
+      </c>
+      <c r="I98" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="J98" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" t="s">
+        <v>10</v>
+      </c>
+      <c r="B99" t="s">
+        <v>11</v>
+      </c>
+      <c r="C99" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" t="s">
+        <v>37</v>
+      </c>
+      <c r="E99" t="s">
+        <v>56</v>
+      </c>
+      <c r="F99" t="s">
+        <v>139</v>
+      </c>
+      <c r="G99" t="s">
+        <v>177</v>
+      </c>
+      <c r="H99" t="s">
+        <v>240</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="J99" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" t="s">
+        <v>10</v>
+      </c>
+      <c r="B100" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" t="s">
+        <v>23</v>
+      </c>
+      <c r="E100" t="s">
+        <v>56</v>
+      </c>
+      <c r="F100" t="s">
+        <v>140</v>
+      </c>
+      <c r="G100" t="s">
+        <v>176</v>
+      </c>
+      <c r="H100" t="s">
+        <v>192</v>
+      </c>
+      <c r="I100" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="J100" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10">
+      <c r="A101" t="s">
+        <v>10</v>
+      </c>
+      <c r="B101" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" t="s">
+        <v>37</v>
+      </c>
+      <c r="E101" t="s">
+        <v>56</v>
+      </c>
+      <c r="F101" t="s">
+        <v>141</v>
+      </c>
+      <c r="G101" t="s">
+        <v>177</v>
+      </c>
+      <c r="H101" t="s">
+        <v>241</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="J101" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>10</v>
+      </c>
+      <c r="B102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
+        <v>48</v>
+      </c>
+      <c r="E102" t="s">
+        <v>58</v>
+      </c>
+      <c r="F102" t="s">
+        <v>61</v>
+      </c>
+      <c r="G102" t="s">
+        <v>185</v>
+      </c>
+      <c r="H102" t="s">
+        <v>199</v>
+      </c>
+      <c r="I102" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="J102" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>10</v>
+      </c>
+      <c r="B103" t="s">
+        <v>11</v>
+      </c>
+      <c r="C103" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" t="s">
+        <v>59</v>
+      </c>
+      <c r="F103" t="s">
+        <v>81</v>
+      </c>
+      <c r="G103" t="s">
+        <v>186</v>
+      </c>
+      <c r="H103" t="s">
+        <v>203</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="J103" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>10</v>
+      </c>
+      <c r="B104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
+        <v>49</v>
+      </c>
+      <c r="E104" t="s">
+        <v>58</v>
+      </c>
+      <c r="F104" t="s">
+        <v>61</v>
+      </c>
+      <c r="G104" t="s">
+        <v>145</v>
+      </c>
+      <c r="H104" t="s">
+        <v>242</v>
+      </c>
+      <c r="I104" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="J104" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>10</v>
+      </c>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" t="s">
+        <v>50</v>
+      </c>
+      <c r="E105" t="s">
+        <v>58</v>
+      </c>
+      <c r="F105" t="s">
+        <v>61</v>
+      </c>
+      <c r="G105" t="s">
+        <v>145</v>
+      </c>
+      <c r="H105" t="s">
+        <v>242</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="J105" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10">
+      <c r="A106" t="s">
+        <v>10</v>
+      </c>
+      <c r="B106" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" t="s">
+        <v>51</v>
+      </c>
+      <c r="E106" t="s">
+        <v>58</v>
+      </c>
+      <c r="F106" t="s">
+        <v>61</v>
+      </c>
+      <c r="G106" t="s">
+        <v>145</v>
+      </c>
+      <c r="H106" t="s">
+        <v>242</v>
+      </c>
+      <c r="I106" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="J106" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10">
+      <c r="A107" t="s">
+        <v>10</v>
+      </c>
+      <c r="B107" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" t="s">
         <v>52</v>
       </c>
-      <c r="E94" t="s">
+      <c r="E107" t="s">
+        <v>58</v>
+      </c>
+      <c r="F107" t="s">
+        <v>61</v>
+      </c>
+      <c r="G107" t="s">
+        <v>145</v>
+      </c>
+      <c r="H107" t="s">
+        <v>242</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J107" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" t="s">
+        <v>10</v>
+      </c>
+      <c r="B108" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" t="s">
+        <v>53</v>
+      </c>
+      <c r="E108" t="s">
+        <v>58</v>
+      </c>
+      <c r="F108" t="s">
+        <v>61</v>
+      </c>
+      <c r="G108" t="s">
+        <v>145</v>
+      </c>
+      <c r="H108" t="s">
+        <v>243</v>
+      </c>
+      <c r="I108" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="J108" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10">
+      <c r="A109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B109" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" t="s">
+        <v>54</v>
+      </c>
+      <c r="E109" t="s">
+        <v>58</v>
+      </c>
+      <c r="F109" t="s">
+        <v>61</v>
+      </c>
+      <c r="G109" t="s">
+        <v>145</v>
+      </c>
+      <c r="H109" t="s">
+        <v>242</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="J109" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" t="s">
+        <v>10</v>
+      </c>
+      <c r="B110" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" t="s">
         <v>55</v>
       </c>
-      <c r="F94" t="s">
-[...12 lines deleted...]
-        <v>407</v>
+      <c r="E110" t="s">
+        <v>58</v>
+      </c>
+      <c r="F110" t="s">
+        <v>61</v>
+      </c>
+      <c r="G110" t="s">
+        <v>145</v>
+      </c>
+      <c r="H110" t="s">
+        <v>242</v>
+      </c>
+      <c r="I110" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="J110" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" t="s">
+        <v>10</v>
+      </c>
+      <c r="B111" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" t="s">
+        <v>21</v>
+      </c>
+      <c r="E111" t="s">
+        <v>56</v>
+      </c>
+      <c r="F111" t="s">
+        <v>61</v>
+      </c>
+      <c r="G111" t="s">
+        <v>145</v>
+      </c>
+      <c r="H111" t="s">
+        <v>244</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="J111" t="s">
+        <v>462</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId1"/>
     <hyperlink ref="I3" r:id="rId2"/>
     <hyperlink ref="I4" r:id="rId3"/>
     <hyperlink ref="I5" r:id="rId4"/>
     <hyperlink ref="I6" r:id="rId5"/>
     <hyperlink ref="I7" r:id="rId6"/>
     <hyperlink ref="I8" r:id="rId7"/>
     <hyperlink ref="I9" r:id="rId8"/>
     <hyperlink ref="I10" r:id="rId9"/>
     <hyperlink ref="I11" r:id="rId10"/>
     <hyperlink ref="I12" r:id="rId11"/>
     <hyperlink ref="I13" r:id="rId12"/>
     <hyperlink ref="I14" r:id="rId13"/>
     <hyperlink ref="I15" r:id="rId14"/>
     <hyperlink ref="I16" r:id="rId15"/>
     <hyperlink ref="I17" r:id="rId16"/>
     <hyperlink ref="I18" r:id="rId17"/>
     <hyperlink ref="I19" r:id="rId18"/>
     <hyperlink ref="I20" r:id="rId19"/>
     <hyperlink ref="I21" r:id="rId20"/>
     <hyperlink ref="I22" r:id="rId21"/>
@@ -4683,50 +5374,67 @@
     <hyperlink ref="I70" r:id="rId69"/>
     <hyperlink ref="I71" r:id="rId70"/>
     <hyperlink ref="I72" r:id="rId71"/>
     <hyperlink ref="I73" r:id="rId72"/>
     <hyperlink ref="I74" r:id="rId73"/>
     <hyperlink ref="I75" r:id="rId74"/>
     <hyperlink ref="I76" r:id="rId75"/>
     <hyperlink ref="I77" r:id="rId76"/>
     <hyperlink ref="I78" r:id="rId77"/>
     <hyperlink ref="I79" r:id="rId78"/>
     <hyperlink ref="I80" r:id="rId79"/>
     <hyperlink ref="I81" r:id="rId80"/>
     <hyperlink ref="I82" r:id="rId81"/>
     <hyperlink ref="I83" r:id="rId82"/>
     <hyperlink ref="I84" r:id="rId83"/>
     <hyperlink ref="I85" r:id="rId84"/>
     <hyperlink ref="I86" r:id="rId85"/>
     <hyperlink ref="I87" r:id="rId86"/>
     <hyperlink ref="I88" r:id="rId87"/>
     <hyperlink ref="I89" r:id="rId88"/>
     <hyperlink ref="I90" r:id="rId89"/>
     <hyperlink ref="I91" r:id="rId90"/>
     <hyperlink ref="I92" r:id="rId91"/>
     <hyperlink ref="I93" r:id="rId92"/>
     <hyperlink ref="I94" r:id="rId93"/>
+    <hyperlink ref="I95" r:id="rId94"/>
+    <hyperlink ref="I96" r:id="rId95"/>
+    <hyperlink ref="I97" r:id="rId96"/>
+    <hyperlink ref="I98" r:id="rId97"/>
+    <hyperlink ref="I99" r:id="rId98"/>
+    <hyperlink ref="I100" r:id="rId99"/>
+    <hyperlink ref="I101" r:id="rId100"/>
+    <hyperlink ref="I102" r:id="rId101"/>
+    <hyperlink ref="I103" r:id="rId102"/>
+    <hyperlink ref="I104" r:id="rId103"/>
+    <hyperlink ref="I105" r:id="rId104"/>
+    <hyperlink ref="I106" r:id="rId105"/>
+    <hyperlink ref="I107" r:id="rId106"/>
+    <hyperlink ref="I108" r:id="rId107"/>
+    <hyperlink ref="I109" r:id="rId108"/>
+    <hyperlink ref="I110" r:id="rId109"/>
+    <hyperlink ref="I111" r:id="rId110"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mascus Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>